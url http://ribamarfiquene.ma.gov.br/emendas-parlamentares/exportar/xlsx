--- v0 (2026-07-03)
+++ v1 (2026-09-03)
@@ -12,236 +12,281 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
+    <t>► BANCADA DO MARANHAO — Nº 202571110003/2026</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>BANCADA DO MARANHAO</t>
+  </si>
+  <si>
+    <t>202571110003/2026</t>
+  </si>
+  <si>
+    <t>BANCADA</t>
+  </si>
+  <si>
+    <t>PROPOSTA 11163522000125005 - EMENDA 202571110003 DE BANCADA DO MARANHAO - SOLICITANTE: (7111) BANCADA DO MARANHAO</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 472.100,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>Função de Governo</t>
+  </si>
+  <si>
+    <t>SAÚDE</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>Valor Previsto</t>
+  </si>
+  <si>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>► ALUISIO MENDES — Nº 202530430004/2025</t>
+  </si>
+  <si>
+    <t>ALUISIO MENDES</t>
+  </si>
+  <si>
+    <t>202530430004/2025</t>
+  </si>
+  <si>
+    <t>INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>PROPOSTA 36000658598202500 EMENDA 30430004</t>
+  </si>
+  <si>
+    <t>R$ 875.985,00</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
     <t>► ALUISIO MENDES — Nº 202530430002/2025</t>
   </si>
   <si>
-    <t>Parlamentar</t>
-[...31 lines deleted...]
-  <si>
     <t>202530430002/2025</t>
   </si>
   <si>
-    <t>INDIVIDUAL</t>
-[...1 lines deleted...]
-  <si>
     <t>1 - Transferencia especial referente a emenda 202530430002-ALUISIO MENDES ao ente 01598547000101 - MUNICIPIO DE RIBAMAR...</t>
   </si>
   <si>
-    <t>Federal</t>
-[...4 lines deleted...]
-  <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>R$ 297.000,00</t>
   </si>
   <si>
-    <t>Nº/Ano</t>
-[...4 lines deleted...]
-  <si>
     <t>02/09/2025</t>
   </si>
   <si>
-    <t>Função de Governo</t>
-[...1 lines deleted...]
-  <si>
     <t>ENCARGOS ESPECIAS</t>
   </si>
   <si>
-    <t>Localidade</t>
-[...1 lines deleted...]
-  <si>
     <t>RIBAMAR FIQUENE</t>
   </si>
   <si>
-    <t>Valor Previsto</t>
-[...22 lines deleted...]
-  <si>
     <t>1 - Transferencia especial referente a emenda 202530430002-ALUISIO MENDES ao ente 01598547000101 - MUNICIPIO DE RIBAMAR FIQUENE</t>
   </si>
   <si>
     <t>► ALUISIO MENDES — Nº 202430430002/2024</t>
   </si>
   <si>
     <t>202430430002/2024</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202430430002-Aluisio Mendes ao ente 01598547000101 - MUNICIPIO DE RIBAMAR...</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>MUNICIPIO DE RIBAMAR FIQUENE</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202430430002-Aluisio Mendes ao ente 01598547000101 - MUNICIPIO DE RIBAMAR FIQUENE</t>
   </si>
   <si>
     <t>► PEDRO LUCAS FERNANDES — Nº 41250005/2024</t>
   </si>
   <si>
     <t>PEDRO LUCAS FERNANDES</t>
   </si>
   <si>
     <t>41250005/2024</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
-    <t>Fundo a Fundo</t>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>Ribamar Fiquene - MA</t>
+  </si>
+  <si>
+    <t>► PEDRO LUCAS FERNANDES — Nº 202441250005/2024</t>
+  </si>
+  <si>
+    <t>202441250005/2024</t>
+  </si>
+  <si>
+    <t>PROPOSTA 36000589073202400</t>
+  </si>
+  <si>
+    <t>► WEVERTON — Nº 40840007/2020</t>
+  </si>
+  <si>
+    <t>WEVERTON</t>
+  </si>
+  <si>
+    <t>40840007/2020</t>
+  </si>
+  <si>
+    <t>individual</t>
+  </si>
+  <si>
+    <t>TRANSFERÊNCIA PARA INCREMENTO DO PAB</t>
   </si>
   <si>
     <t>Concluída</t>
   </si>
   <si>
-    <t>10/05/2024</t>
-[...22 lines deleted...]
-  <si>
     <t>R$ 250.000,00</t>
   </si>
   <si>
     <t>20/06/2023</t>
   </si>
   <si>
     <t>saúde</t>
   </si>
   <si>
-    <t>► ALUISIO MENDES — Nº 30430001/2023</t>
-[...2 lines deleted...]
-    <t>30430001/2023</t>
+    <t>► ALUISIO MENDES — Nº 202330430001/2023</t>
+  </si>
+  <si>
+    <t>202330430001/2023</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL</t>
   </si>
   <si>
     <t>TRANSFERÊNCIA PARA INCREMENTO DO PAP</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>SAUDE</t>
   </si>
   <si>
     <t>► EMENDA DE RELATORIA — Nº 81000312/2022</t>
   </si>
   <si>
     <t>EMENDA DE RELATORIA</t>
   </si>
   <si>
     <t>81000312/2022</t>
   </si>
   <si>
     <t>R$ 1.620.000,00</t>
   </si>
@@ -686,54 +731,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J105"/>
+  <dimension ref="A1:J141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J100" sqref="J100"/>
+      <selection activeCell="J136" sqref="J136"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -817,1529 +862,2057 @@
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" t="s">
         <v>30</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" t="s">
         <v>32</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="7"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="J16" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>20</v>
       </c>
       <c r="B18" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>21</v>
       </c>
       <c r="D18" t="s">
         <v>40</v>
       </c>
       <c r="E18" t="s">
         <v>5</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="G18" t="s">
         <v>7</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>23</v>
       </c>
       <c r="D19" t="s">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" t="s">
         <v>8</v>
       </c>
       <c r="H19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B20" t="s">
         <v>39</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D20" t="s">
         <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F20" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" t="s">
         <v>30</v>
       </c>
-      <c r="G20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" t="s">
         <v>32</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>6</v>
       </c>
       <c r="F21" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="I28" s="6" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J28" s="6"/>
+        <v>45</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>20</v>
       </c>
       <c r="B30" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C30" t="s">
         <v>21</v>
       </c>
       <c r="D30" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E30" t="s">
         <v>5</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="G30" t="s">
         <v>7</v>
       </c>
       <c r="H30" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="C31" t="s">
         <v>23</v>
       </c>
       <c r="D31" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G31" t="s">
         <v>8</v>
       </c>
       <c r="H31" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" t="s">
         <v>27</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>45</v>
+      </c>
+      <c r="E32" t="s">
         <v>28</v>
       </c>
-      <c r="D32" t="s">
+      <c r="F32" t="s">
+        <v>29</v>
+      </c>
+      <c r="G32" t="s">
         <v>30</v>
       </c>
-      <c r="E32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" t="s">
         <v>32</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>6</v>
       </c>
       <c r="F33" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="7"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="I40" s="6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="J40" s="6"/>
+        <v>53</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>20</v>
       </c>
       <c r="B42" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C42" t="s">
         <v>21</v>
       </c>
       <c r="D42" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E42" t="s">
         <v>5</v>
       </c>
       <c r="F42" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="G42" t="s">
         <v>7</v>
       </c>
       <c r="H42" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="C43" t="s">
         <v>23</v>
       </c>
       <c r="D43" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="G43" t="s">
         <v>8</v>
       </c>
       <c r="H43" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
+        <v>26</v>
+      </c>
+      <c r="B44" t="s">
+        <v>53</v>
+      </c>
+      <c r="C44" t="s">
         <v>27</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>53</v>
+      </c>
+      <c r="E44" t="s">
         <v>28</v>
       </c>
-      <c r="D44" t="s">
+      <c r="F44" t="s">
+        <v>29</v>
+      </c>
+      <c r="G44" t="s">
         <v>30</v>
       </c>
-      <c r="E44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C45" t="s">
         <v>32</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E45" t="s">
         <v>6</v>
       </c>
       <c r="F45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="7"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I52" s="6" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="J52" s="6"/>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>20</v>
       </c>
       <c r="B54" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C54" t="s">
         <v>21</v>
       </c>
       <c r="D54" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E54" t="s">
         <v>5</v>
       </c>
       <c r="F54" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="G54" t="s">
         <v>7</v>
       </c>
       <c r="H54" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C55" t="s">
         <v>23</v>
       </c>
       <c r="D55" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>25</v>
       </c>
       <c r="F55" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="G55" t="s">
         <v>8</v>
       </c>
       <c r="H55" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
+        <v>26</v>
+      </c>
+      <c r="B56" t="s">
+        <v>53</v>
+      </c>
+      <c r="C56" t="s">
         <v>27</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>29</v>
+      </c>
+      <c r="E56" t="s">
         <v>28</v>
       </c>
-      <c r="D56" t="s">
+      <c r="F56" t="s">
+        <v>29</v>
+      </c>
+      <c r="G56" t="s">
         <v>30</v>
       </c>
-      <c r="E56" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H56" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
+        <v>31</v>
+      </c>
+      <c r="B57" t="s">
+        <v>29</v>
+      </c>
+      <c r="C57" t="s">
         <v>32</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E57" t="s">
         <v>6</v>
       </c>
       <c r="F57" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="7"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="3" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I64" s="6" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="J64" s="6"/>
+        <v>53</v>
+      </c>
+      <c r="J64" s="6" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>20</v>
       </c>
       <c r="B66" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C66" t="s">
         <v>21</v>
       </c>
       <c r="D66" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="E66" t="s">
         <v>5</v>
       </c>
       <c r="F66" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="G66" t="s">
         <v>7</v>
       </c>
       <c r="H66" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C67" t="s">
         <v>23</v>
       </c>
       <c r="D67" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>25</v>
       </c>
-      <c r="F67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" t="s">
         <v>8</v>
       </c>
       <c r="H67" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
+        <v>26</v>
+      </c>
+      <c r="B68" t="s">
+        <v>53</v>
+      </c>
+      <c r="C68" t="s">
         <v>27</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>53</v>
+      </c>
+      <c r="E68" t="s">
         <v>28</v>
       </c>
-      <c r="D68" t="s">
+      <c r="F68" t="s">
+        <v>29</v>
+      </c>
+      <c r="G68" t="s">
         <v>30</v>
       </c>
-      <c r="E68" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H68" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
+        <v>31</v>
+      </c>
+      <c r="B69" t="s">
+        <v>29</v>
+      </c>
+      <c r="C69" t="s">
         <v>32</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E69" t="s">
         <v>6</v>
       </c>
       <c r="F69" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="7"/>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B74" s="2"/>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
       <c r="E74" s="2"/>
       <c r="F74" s="2"/>
       <c r="G74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
       <c r="J74" s="2"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G75" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="J76" s="6"/>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>20</v>
       </c>
       <c r="B78" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C78" t="s">
         <v>21</v>
       </c>
       <c r="D78" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E78" t="s">
         <v>5</v>
       </c>
       <c r="F78" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="G78" t="s">
         <v>7</v>
       </c>
       <c r="H78" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>16</v>
       </c>
       <c r="C79" t="s">
         <v>23</v>
       </c>
       <c r="D79" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="E79" t="s">
         <v>25</v>
       </c>
       <c r="F79" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="G79" t="s">
         <v>8</v>
       </c>
       <c r="H79" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
+        <v>26</v>
+      </c>
+      <c r="B80" t="s">
+        <v>72</v>
+      </c>
+      <c r="C80" t="s">
         <v>27</v>
       </c>
-      <c r="B80" t="s">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
+        <v>29</v>
+      </c>
+      <c r="E80" t="s">
         <v>28</v>
       </c>
-      <c r="D80" t="s">
+      <c r="F80" t="s">
+        <v>29</v>
+      </c>
+      <c r="G80" t="s">
         <v>30</v>
       </c>
-      <c r="E80" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H80" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
+        <v>31</v>
+      </c>
+      <c r="B81" t="s">
+        <v>29</v>
+      </c>
+      <c r="C81" t="s">
         <v>32</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E81" t="s">
         <v>6</v>
       </c>
       <c r="F81" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="7"/>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B86" s="2"/>
       <c r="C86" s="2"/>
       <c r="D86" s="2"/>
       <c r="E86" s="2"/>
       <c r="F86" s="2"/>
       <c r="G86" s="2"/>
       <c r="H86" s="2"/>
       <c r="I86" s="2"/>
       <c r="J86" s="2"/>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E87" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F87" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I87" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J87" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H88" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I88" s="6" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="J88" s="6"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
         <v>20</v>
       </c>
       <c r="B90" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C90" t="s">
         <v>21</v>
       </c>
       <c r="D90" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E90" t="s">
         <v>5</v>
       </c>
       <c r="F90" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="G90" t="s">
         <v>7</v>
       </c>
       <c r="H90" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C91" t="s">
         <v>23</v>
       </c>
       <c r="D91" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="E91" t="s">
         <v>25</v>
       </c>
       <c r="F91" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="G91" t="s">
         <v>8</v>
       </c>
       <c r="H91" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
+        <v>26</v>
+      </c>
+      <c r="B92" t="s">
+        <v>53</v>
+      </c>
+      <c r="C92" t="s">
         <v>27</v>
       </c>
-      <c r="B92" t="s">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="D92" t="s">
+        <v>29</v>
+      </c>
+      <c r="E92" t="s">
         <v>28</v>
       </c>
-      <c r="D92" t="s">
+      <c r="F92" t="s">
+        <v>29</v>
+      </c>
+      <c r="G92" t="s">
         <v>30</v>
       </c>
-      <c r="E92" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H92" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
+        <v>31</v>
+      </c>
+      <c r="B93" t="s">
+        <v>29</v>
+      </c>
+      <c r="C93" t="s">
         <v>32</v>
       </c>
-      <c r="B93" t="s">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E93" t="s">
         <v>6</v>
       </c>
       <c r="F93" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="7"/>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B98" s="2"/>
       <c r="C98" s="2"/>
       <c r="D98" s="2"/>
       <c r="E98" s="2"/>
       <c r="F98" s="2"/>
       <c r="G98" s="2"/>
       <c r="H98" s="2"/>
       <c r="I98" s="2"/>
       <c r="J98" s="2"/>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C99" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D99" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E99" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F99" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G99" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H99" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I99" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J99" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="3" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C100" s="3"/>
       <c r="D100" s="3" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>16</v>
       </c>
       <c r="I100" s="6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="J100" s="6"/>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
         <v>20</v>
       </c>
       <c r="B102" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C102" t="s">
         <v>21</v>
       </c>
       <c r="D102" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E102" t="s">
         <v>5</v>
       </c>
       <c r="F102" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="G102" t="s">
         <v>7</v>
       </c>
       <c r="H102" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>16</v>
       </c>
       <c r="C103" t="s">
         <v>23</v>
       </c>
       <c r="D103" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="E103" t="s">
         <v>25</v>
       </c>
       <c r="F103" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="G103" t="s">
         <v>8</v>
       </c>
       <c r="H103" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
+        <v>26</v>
+      </c>
+      <c r="B104" t="s">
+        <v>84</v>
+      </c>
+      <c r="C104" t="s">
         <v>27</v>
       </c>
-      <c r="B104" t="s">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="D104" t="s">
+        <v>29</v>
+      </c>
+      <c r="E104" t="s">
         <v>28</v>
       </c>
-      <c r="D104" t="s">
+      <c r="F104" t="s">
+        <v>29</v>
+      </c>
+      <c r="G104" t="s">
         <v>30</v>
       </c>
-      <c r="E104" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H104" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
+        <v>31</v>
+      </c>
+      <c r="B105" t="s">
+        <v>29</v>
+      </c>
+      <c r="C105" t="s">
         <v>32</v>
       </c>
-      <c r="B105" t="s">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="D105" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E105" t="s">
         <v>6</v>
       </c>
       <c r="F105" t="s">
-        <v>56</v>
+        <v>78</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="7"/>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B110" s="2"/>
+      <c r="C110" s="2"/>
+      <c r="D110" s="2"/>
+      <c r="E110" s="2"/>
+      <c r="F110" s="2"/>
+      <c r="G110" s="2"/>
+      <c r="H110" s="2"/>
+      <c r="I110" s="2"/>
+      <c r="J110" s="2"/>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E111" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G111" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H111" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J111" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C112" s="3"/>
+      <c r="D112" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I112" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="J112" s="6"/>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" t="s">
+        <v>20</v>
+      </c>
+      <c r="B114" t="s">
+        <v>88</v>
+      </c>
+      <c r="C114" t="s">
+        <v>21</v>
+      </c>
+      <c r="D114" t="s">
+        <v>90</v>
+      </c>
+      <c r="E114" t="s">
+        <v>5</v>
+      </c>
+      <c r="F114" t="s">
+        <v>87</v>
+      </c>
+      <c r="G114" t="s">
+        <v>7</v>
+      </c>
+      <c r="H114" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" t="s">
+        <v>9</v>
+      </c>
+      <c r="B115" t="s">
+        <v>16</v>
+      </c>
+      <c r="C115" t="s">
+        <v>23</v>
+      </c>
+      <c r="D115" t="s">
+        <v>74</v>
+      </c>
+      <c r="E115" t="s">
+        <v>25</v>
+      </c>
+      <c r="F115" t="s">
+        <v>48</v>
+      </c>
+      <c r="G115" t="s">
+        <v>8</v>
+      </c>
+      <c r="H115" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" t="s">
+        <v>26</v>
+      </c>
+      <c r="B116" t="s">
+        <v>89</v>
+      </c>
+      <c r="C116" t="s">
+        <v>27</v>
+      </c>
+      <c r="D116" t="s">
+        <v>29</v>
+      </c>
+      <c r="E116" t="s">
+        <v>28</v>
+      </c>
+      <c r="F116" t="s">
+        <v>29</v>
+      </c>
+      <c r="G116" t="s">
+        <v>30</v>
+      </c>
+      <c r="H116" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" t="s">
+        <v>31</v>
+      </c>
+      <c r="B117" t="s">
+        <v>29</v>
+      </c>
+      <c r="C117" t="s">
+        <v>32</v>
+      </c>
+      <c r="D117" t="s">
+        <v>33</v>
+      </c>
+      <c r="E117" t="s">
+        <v>6</v>
+      </c>
+      <c r="F117" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="7"/>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B122" s="2"/>
+      <c r="C122" s="2"/>
+      <c r="D122" s="2"/>
+      <c r="E122" s="2"/>
+      <c r="F122" s="2"/>
+      <c r="G122" s="2"/>
+      <c r="H122" s="2"/>
+      <c r="I122" s="2"/>
+      <c r="J122" s="2"/>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E123" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G123" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H123" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J123" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C124" s="3"/>
+      <c r="D124" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I124" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="J124" s="6"/>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" t="s">
+        <v>20</v>
+      </c>
+      <c r="B126" t="s">
+        <v>92</v>
+      </c>
+      <c r="C126" t="s">
+        <v>21</v>
+      </c>
+      <c r="D126" t="s">
+        <v>93</v>
+      </c>
+      <c r="E126" t="s">
+        <v>5</v>
+      </c>
+      <c r="F126" t="s">
+        <v>82</v>
+      </c>
+      <c r="G126" t="s">
+        <v>7</v>
+      </c>
+      <c r="H126" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" t="s">
+        <v>9</v>
+      </c>
+      <c r="B127" t="s">
+        <v>16</v>
+      </c>
+      <c r="C127" t="s">
+        <v>23</v>
+      </c>
+      <c r="D127" t="s">
+        <v>74</v>
+      </c>
+      <c r="E127" t="s">
+        <v>25</v>
+      </c>
+      <c r="F127" t="s">
+        <v>48</v>
+      </c>
+      <c r="G127" t="s">
+        <v>8</v>
+      </c>
+      <c r="H127" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" t="s">
+        <v>26</v>
+      </c>
+      <c r="B128" t="s">
+        <v>53</v>
+      </c>
+      <c r="C128" t="s">
+        <v>27</v>
+      </c>
+      <c r="D128" t="s">
+        <v>29</v>
+      </c>
+      <c r="E128" t="s">
+        <v>28</v>
+      </c>
+      <c r="F128" t="s">
+        <v>29</v>
+      </c>
+      <c r="G128" t="s">
+        <v>30</v>
+      </c>
+      <c r="H128" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" t="s">
+        <v>31</v>
+      </c>
+      <c r="B129" t="s">
+        <v>29</v>
+      </c>
+      <c r="C129" t="s">
+        <v>32</v>
+      </c>
+      <c r="D129" t="s">
+        <v>33</v>
+      </c>
+      <c r="E129" t="s">
+        <v>6</v>
+      </c>
+      <c r="F129" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" s="7"/>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B134" s="2"/>
+      <c r="C134" s="2"/>
+      <c r="D134" s="2"/>
+      <c r="E134" s="2"/>
+      <c r="F134" s="2"/>
+      <c r="G134" s="2"/>
+      <c r="H134" s="2"/>
+      <c r="I134" s="2"/>
+      <c r="J134" s="2"/>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E135" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G135" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H135" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C136" s="3"/>
+      <c r="D136" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I136" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="J136" s="6"/>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" t="s">
+        <v>20</v>
+      </c>
+      <c r="B138" t="s">
+        <v>95</v>
+      </c>
+      <c r="C138" t="s">
+        <v>21</v>
+      </c>
+      <c r="D138" t="s">
+        <v>97</v>
+      </c>
+      <c r="E138" t="s">
+        <v>5</v>
+      </c>
+      <c r="F138" t="s">
+        <v>82</v>
+      </c>
+      <c r="G138" t="s">
+        <v>7</v>
+      </c>
+      <c r="H138" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" t="s">
+        <v>9</v>
+      </c>
+      <c r="B139" t="s">
+        <v>16</v>
+      </c>
+      <c r="C139" t="s">
+        <v>23</v>
+      </c>
+      <c r="D139" t="s">
+        <v>74</v>
+      </c>
+      <c r="E139" t="s">
+        <v>25</v>
+      </c>
+      <c r="F139" t="s">
+        <v>48</v>
+      </c>
+      <c r="G139" t="s">
+        <v>8</v>
+      </c>
+      <c r="H139" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" t="s">
+        <v>26</v>
+      </c>
+      <c r="B140" t="s">
+        <v>96</v>
+      </c>
+      <c r="C140" t="s">
+        <v>27</v>
+      </c>
+      <c r="D140" t="s">
+        <v>29</v>
+      </c>
+      <c r="E140" t="s">
+        <v>28</v>
+      </c>
+      <c r="F140" t="s">
+        <v>29</v>
+      </c>
+      <c r="G140" t="s">
+        <v>30</v>
+      </c>
+      <c r="H140" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" t="s">
+        <v>31</v>
+      </c>
+      <c r="B141" t="s">
+        <v>29</v>
+      </c>
+      <c r="C141" t="s">
+        <v>32</v>
+      </c>
+      <c r="D141" t="s">
+        <v>33</v>
+      </c>
+      <c r="E141" t="s">
+        <v>6</v>
+      </c>
+      <c r="F141" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="F21:H21"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="F33:H33"/>
     <mergeCell ref="A38:J38"/>
     <mergeCell ref="F45:H45"/>
     <mergeCell ref="A50:J50"/>
     <mergeCell ref="F57:H57"/>
     <mergeCell ref="A62:J62"/>
     <mergeCell ref="F69:H69"/>
     <mergeCell ref="A74:J74"/>
     <mergeCell ref="F81:H81"/>
     <mergeCell ref="A86:J86"/>
     <mergeCell ref="F93:H93"/>
     <mergeCell ref="A98:J98"/>
     <mergeCell ref="F105:H105"/>
+    <mergeCell ref="A110:J110"/>
+    <mergeCell ref="F117:H117"/>
+    <mergeCell ref="A122:J122"/>
+    <mergeCell ref="F129:H129"/>
+    <mergeCell ref="A134:J134"/>
+    <mergeCell ref="F141:H141"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>